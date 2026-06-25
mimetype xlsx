--- v1 (2026-04-30)
+++ v2 (2026-06-25)
@@ -1,91610 +1,613 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\事務局資料\東海ブロック連絡会\東海ブロック選手権\2026.03.20_第15回春の東海ブロックジュニアドッジボール選手権\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\事務局資料\新東名カップ\2026.07.05_第４回新東名カップ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F6324E57-41B8-4D46-BA5C-A2A4B66B25A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0F5FA75-572F-4CD5-ADD9-4B84A0C2F06B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-192" yWindow="1080" windowWidth="17280" windowHeight="8880" xr2:uid="{2457FB8F-261E-4861-8D48-71EB22236517}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A2900BBA-317D-4B0D-9761-7939DCBFEF12}"/>
   </bookViews>
   <sheets>
-    <sheet name="申込書" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...100 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
-[...18 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="20">
   <si>
     <t>フリガナ</t>
-    <phoneticPr fontId="5"/>
-[...9 lines deleted...]
-    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>チーム名</t>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
-[...45 lines deleted...]
-    <t>監督名</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>監督</t>
     <rPh sb="0" eb="2">
       <t>カントク</t>
     </rPh>
-    <rPh sb="2" eb="3">
-[...16 lines deleted...]
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>コーチ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>マネージャー</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>会場：エコパアリーナ</t>
+    <rPh sb="0" eb="2">
+      <t>カイジョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>No.</t>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>選手名</t>
-    <rPh sb="0" eb="1">
-[...3 lines deleted...]
-      <t>テ</t>
+    <rPh sb="0" eb="2">
+      <t>センシュ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>チーム　　　　登録番号</t>
+    <rPh sb="7" eb="9">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>学年</t>
-    <rPh sb="0" eb="1">
-[...26 lines deleted...]
-    <t>氏名：</t>
     <rPh sb="0" eb="2">
-      <t>シメイ</t>
-[...4 lines deleted...]
-    <t>取得級：</t>
+      <t>ガクネン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>指導員　　　　　登録番号</t>
     <rPh sb="0" eb="3">
-      <t>シュトクキュウ</t>
-[...69 lines deleted...]
-    </r>
+      <t>シドウイン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>トウロク</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【送信先】</t>
+    <rPh sb="1" eb="4">
+      <t>ソウシンサキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2026.07.05</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>D1(G)－　　－2026－　　　　　　　　　　　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＊締切日以降のメンバー変更は認めません</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>kyougishinpanbu@gmai.com</t>
+  </si>
+  <si>
+    <t>＊当日の選手のメンバー変更は認めません</t>
+    <rPh sb="1" eb="3">
+      <t>トウジツ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>センシュ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ミト</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>提出締切：6/21㈰　厳守　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　</t>
     <rPh sb="0" eb="2">
-      <t>コウツウ</t>
-[...134 lines deleted...]
-Mail：sdba.jimukyoku@gmail.com</t>
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ゲンシュ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>第4回新東名カップ　メンバー表【静岡県代表】</t>
+    <rPh sb="14" eb="15">
+      <t>ヒョウ</t>
+    </rPh>
     <rPh sb="16" eb="19">
-      <t>ジムキョク</t>
-[...1 lines deleted...]
-    <phoneticPr fontId="3"/>
+      <t>シズオカケン</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ダイヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＊指導者の当日変更は認めますが、追加は認めません（当日変更届を提出してください）</t>
+    <rPh sb="1" eb="4">
+      <t>シドウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="9">
+      <t>トウジツヘンコウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ミト</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ツイカ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ミト</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...10 lines deleted...]
-    <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="10"/>
-[...13 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <family val="3"/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
       <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...5 lines deleted...]
-    <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="ＭＳ Ｐゴシック"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="50">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
-[...57 lines deleted...]
-      <right/>
       <top/>
-      <bottom/>
-[...124 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...341 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="1" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...335 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
+    <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2" xr:uid="{DF050583-64E4-4F0B-A693-7C03414C845E}"/>
-    <cellStyle name="標準 2 2" xfId="1" xr:uid="{AF88A3C4-F497-4D60-8F2B-D5E5AD29CA49}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/></Relationships>
-[...89909 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -91666,51 +669,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -91808,1928 +811,671 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88B03679-C600-4AF8-8E55-A31068339943}">
-  <dimension ref="A1:AL66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FEA17FA-5379-4E55-B500-BEEA2E22AA6D}">
+  <dimension ref="A1:N34"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="T46" sqref="T46"/>
+    <sheetView tabSelected="1" zoomScale="102" zoomScaleNormal="102" workbookViewId="0">
+      <selection activeCell="R25" sqref="R25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.09765625" defaultRowHeight="14.4" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.69921875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="44" max="16384" width="8.09765625" style="1"/>
+    <col min="1" max="14" width="5.59765625" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="21" customHeight="1" x14ac:dyDescent="0.45">
-[...84 lines deleted...]
-      <c r="B3" s="71" t="s">
+    <row r="1" spans="1:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+    </row>
+    <row r="2" spans="1:14" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="3"/>
+      <c r="L2" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+    </row>
+    <row r="3" spans="1:14" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="3"/>
+      <c r="K3" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="23"/>
+      <c r="M3" s="23"/>
+      <c r="N3" s="23"/>
+    </row>
+    <row r="4" spans="1:14" ht="6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="3"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="72"/>
-[...24 lines deleted...]
-      <c r="AB3" s="74" t="s">
+      <c r="B5" s="14"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="9"/>
+      <c r="K5" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="17"/>
+    </row>
+    <row r="6" spans="1:14" ht="39" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="AC3" s="75"/>
-[...10 lines deleted...]
-      <c r="B4" s="77" t="s">
+      <c r="B6" s="14"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="12"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="20"/>
+    </row>
+    <row r="7" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="14"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J7" s="9"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="17"/>
+    </row>
+    <row r="8" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="66"/>
-[...38 lines deleted...]
-      <c r="B5" s="86" t="s">
+      <c r="B8" s="14"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="12"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="20"/>
+    </row>
+    <row r="9" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="14"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J9" s="9"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="17"/>
+    </row>
+    <row r="10" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="87"/>
-[...36 lines deleted...]
-      <c r="B6" s="34" t="s">
+      <c r="B10" s="14"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="20"/>
+    </row>
+    <row r="11" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="14"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="J11" s="9"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="17"/>
+    </row>
+    <row r="12" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="35"/>
-[...19 lines deleted...]
-      <c r="W6" s="62" t="s">
+      <c r="B12" s="12"/>
+      <c r="C12" s="13"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="21"/>
+      <c r="G12" s="21"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="20"/>
+    </row>
+    <row r="13" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="14" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="12"/>
+      <c r="H14" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I14" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="N14" s="12"/>
+    </row>
+    <row r="15" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="2">
+        <v>1</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="2">
+        <v>11</v>
+      </c>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+    </row>
+    <row r="16" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="2">
+        <v>2</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="2">
         <v>12</v>
       </c>
-      <c r="X6" s="63"/>
-[...2 lines deleted...]
-      <c r="AA6" s="68" t="s">
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+    </row>
+    <row r="17" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="2">
+        <v>3</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="2">
+        <v>13</v>
+      </c>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+    </row>
+    <row r="18" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="2">
+        <v>4</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="2">
+        <v>14</v>
+      </c>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+    </row>
+    <row r="19" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="2">
         <v>5</v>
       </c>
-      <c r="AB6" s="68"/>
-[...11 lines deleted...]
-      <c r="B7" s="77" t="s">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="2">
+        <v>15</v>
+      </c>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+    </row>
+    <row r="20" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="2">
         <v>6</v>
       </c>
-      <c r="C7" s="66"/>
-[...23 lines deleted...]
-      <c r="AA7" s="68" t="s">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="2">
+        <v>16</v>
+      </c>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+    </row>
+    <row r="21" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="2">
         <v>7</v>
       </c>
-      <c r="AB7" s="68"/>
-[...36 lines deleted...]
-      <c r="AA8" s="68" t="s">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="2">
+        <v>17</v>
+      </c>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+    </row>
+    <row r="22" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="2">
         <v>8</v>
       </c>
-      <c r="AB8" s="68"/>
-[...18 lines deleted...]
-      <c r="G9" s="3" t="s">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="2">
+        <v>18</v>
+      </c>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="2">
         <v>9</v>
       </c>
-      <c r="H9" s="49"/>
-[...31 lines deleted...]
-      <c r="B10" s="77" t="s">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="2">
+        <v>19</v>
+      </c>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+    </row>
+    <row r="24" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="2">
         <v>10</v>
       </c>
-      <c r="C10" s="66"/>
-[...88 lines deleted...]
-      <c r="N12" s="29" t="s">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="2">
+        <v>20</v>
+      </c>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+    </row>
+    <row r="25" spans="1:14" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="24"/>
+    </row>
+    <row r="26" spans="1:14" ht="19.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="O12" s="29"/>
-[...10 lines deleted...]
-      <c r="Z12" s="29" t="s">
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="AA12" s="29"/>
-[...50 lines deleted...]
-      <c r="B14" s="27" t="s">
+      <c r="J26" s="25"/>
+    </row>
+    <row r="27" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="26"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+    </row>
+    <row r="28" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="C14" s="11"/>
-[...1187 lines deleted...]
-    <row r="66" ht="18.75" customHeight="1" x14ac:dyDescent="0.45"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+    </row>
+    <row r="29" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="31" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="32" spans="1:14" ht="40.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="33" ht="40.5" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="34" ht="40.5" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
-  <mergeCells count="92">
-[...91 lines deleted...]
-    <mergeCell ref="AI25:AK26"/>
+  <mergeCells count="74">
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="I22:L22"/>
+    <mergeCell ref="I23:L23"/>
+    <mergeCell ref="I24:L24"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="K5:N6"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="K7:N8"/>
+    <mergeCell ref="K9:N10"/>
+    <mergeCell ref="K11:N12"/>
+    <mergeCell ref="B15:E15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="C10:H10"/>
+    <mergeCell ref="C12:H12"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="B16:E16"/>
+    <mergeCell ref="B17:E17"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="I27:N27"/>
+    <mergeCell ref="I5:J6"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="C7:H7"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="C11:H11"/>
+    <mergeCell ref="I7:J8"/>
+    <mergeCell ref="I9:J10"/>
+    <mergeCell ref="I11:J12"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="A29:H29"/>
   </mergeCells>
-  <phoneticPr fontId="3"/>
-[...3 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <phoneticPr fontId="1"/>
+  <pageMargins left="0.70866141732283472" right="0.31496062992125984" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>申込書!Print_Area</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>康幸 中根</dc:creator>
+  <dc:creator>shizuoka03</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>